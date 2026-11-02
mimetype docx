--- v0 (2026-09-14)
+++ v1 (2026-11-02)
@@ -5,1927 +5,50 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...1875 lines deleted...]
-    </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>